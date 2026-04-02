--- v0 (2025-11-12)
+++ v1 (2026-04-02)
@@ -168,80 +168,80 @@
   <si>
     <t>n. 26</t>
   </si>
   <si>
     <t>n. 25</t>
   </si>
   <si>
     <t>n. 19</t>
   </si>
   <si>
     <t>n. 15</t>
   </si>
   <si>
     <t>n. 14</t>
   </si>
   <si>
     <t>n. 12</t>
   </si>
   <si>
     <t>n. 10</t>
   </si>
   <si>
     <t>n. 08</t>
   </si>
   <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>n. 07</t>
+  </si>
+  <si>
+    <t>n. 09</t>
+  </si>
+  <si>
+    <t>n. 13</t>
+  </si>
+  <si>
+    <t>n. 16</t>
+  </si>
+  <si>
+    <t>n. 18</t>
+  </si>
+  <si>
+    <t>n. 17</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
     <t>43</t>
   </si>
   <si>
-    <t>37</t>
-[...25 lines deleted...]
-  <si>
     <t>2008-08-04</t>
   </si>
   <si>
     <t>2012-02-29</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>2023-06-20</t>
   </si>
   <si>
     <t>2020-02-18</t>
   </si>
   <si>
     <t>2020-01-04</t>
   </si>
   <si>
     <t>2020-01-30</t>
   </si>
   <si>
     <t>2019-04-08</t>
   </si>
   <si>
     <t>2017-12-11</t>
@@ -285,71 +285,71 @@
   <si>
     <t>2011-09-14</t>
   </si>
   <si>
     <t>2009-10-08</t>
   </si>
   <si>
     <t>2009-08-19</t>
   </si>
   <si>
     <t>2009-05-18</t>
   </si>
   <si>
     <t>2008-11-12</t>
   </si>
   <si>
     <t>2008-11-07</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
+    <t>2016-02-02</t>
+  </si>
+  <si>
+    <t>2008-06-10</t>
+  </si>
+  <si>
+    <t>2009-01-22</t>
+  </si>
+  <si>
+    <t>2009-05-26</t>
+  </si>
+  <si>
+    <t>2009-08-03</t>
+  </si>
+  <si>
+    <t>2022-09-27</t>
+  </si>
+  <si>
     <t>2019-04-11</t>
   </si>
   <si>
-    <t>2016-02-02</t>
-[...16 lines deleted...]
-  <si>
     <t>15921.0</t>
   </si>
   <si>
     <t>3709.0</t>
   </si>
   <si>
     <t>12151.0</t>
   </si>
   <si>
     <t>1907.0</t>
   </si>
   <si>
     <t>596.0</t>
   </si>
   <si>
     <t>16679.0</t>
   </si>
   <si>
     <t>6082.0</t>
   </si>
   <si>
     <t>39459.0</t>
   </si>
   <si>
     <t>21930.0</t>
@@ -384,74 +384,74 @@
   <si>
     <t>16891.0</t>
   </si>
   <si>
     <t>2491.0</t>
   </si>
   <si>
     <t>21779.0</t>
   </si>
   <si>
     <t>18379.0</t>
   </si>
   <si>
     <t>18377.0</t>
   </si>
   <si>
     <t>12020.0</t>
   </si>
   <si>
     <t>23328.0</t>
   </si>
   <si>
     <t>22973.0</t>
   </si>
   <si>
+    <t>1852.0</t>
+  </si>
+  <si>
+    <t>2160.0</t>
+  </si>
+  <si>
+    <t>1628.0</t>
+  </si>
+  <si>
+    <t>12773.0</t>
+  </si>
+  <si>
+    <t>2560.0</t>
+  </si>
+  <si>
+    <t>22613.0</t>
+  </si>
+  <si>
+    <t>40.0</t>
+  </si>
+  <si>
     <t>6447.0</t>
   </si>
   <si>
-    <t>1852.0</t>
-[...19 lines deleted...]
-  <si>
     <t>5</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>28</t>
@@ -564,74 +564,74 @@
   <si>
     <t>2011-08-29 00:00:00</t>
   </si>
   <si>
     <t>2009-10-12 00:00:00</t>
   </si>
   <si>
     <t>2009-08-24 00:00:00</t>
   </si>
   <si>
     <t>2009-05-20 00:00:00</t>
   </si>
   <si>
     <t>2009-02-02 00:00:00</t>
   </si>
   <si>
     <t>2009-01-20 00:00:00</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
+    <t>2016-02-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2008-11-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2009-01-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2009-06-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2009-09-30 00:00:00</t>
+  </si>
+  <si>
+    <t>20/06/2023</t>
+  </si>
+  <si>
+    <t>2022-09-27 00:00:00</t>
+  </si>
+  <si>
     <t>2019-04-11 00:00:00</t>
   </si>
   <si>
-    <t>2016-02-02 00:00:00</t>
-[...19 lines deleted...]
-  <si>
     <t>Rodilosso Sergio</t>
   </si>
   <si>
     <t>Gaetani Domenico Francesco</t>
   </si>
   <si>
     <t>Pascale Maria</t>
   </si>
   <si>
     <t>Arcidiacono G. Battista</t>
   </si>
   <si>
     <t>PALETTA MIRELLA</t>
   </si>
   <si>
     <t>Rago  Vincenzo</t>
   </si>
   <si>
     <t>ALARIO LEONARDO</t>
   </si>
   <si>
     <t>BLOISE CARMINE</t>
   </si>
   <si>
     <t>POLIZIA MINICIPALE</t>
@@ -672,74 +672,74 @@
   <si>
     <t>Elia Pompeo</t>
   </si>
   <si>
     <t>Casa Serena</t>
   </si>
   <si>
     <t>Gatto Leonardo</t>
   </si>
   <si>
     <t>Mancuso Salvatore</t>
   </si>
   <si>
     <t>Cersosimo Carmela e Natale</t>
   </si>
   <si>
     <t>Bruno Roberto</t>
   </si>
   <si>
     <t>DONI FRANCESCO</t>
   </si>
   <si>
     <t>ARCIDIACONO GIOVANNI BATTISTA</t>
   </si>
   <si>
+    <t>ZACCATO GAETANO</t>
+  </si>
+  <si>
+    <t>Marini Giuseppe</t>
+  </si>
+  <si>
+    <t>Furiato Alfonso</t>
+  </si>
+  <si>
+    <t>Vena Francesco</t>
+  </si>
+  <si>
+    <t>Lanciano Flora</t>
+  </si>
+  <si>
+    <t>Tunno Domenico</t>
+  </si>
+  <si>
+    <t>Genisi Maria</t>
+  </si>
+  <si>
     <t>SCARDINO DOMENICO</t>
   </si>
   <si>
-    <t>ZACCATO GAETANO</t>
-[...19 lines deleted...]
-  <si>
     <t>RDLSRG55B10C002X</t>
   </si>
   <si>
     <t>GTNDNC53R05C002V</t>
   </si>
   <si>
     <t>PSCMRA39R61C002G</t>
   </si>
   <si>
     <t>RCDGNN88L25C002G</t>
   </si>
   <si>
     <t>PLTMLL62T58C0020</t>
   </si>
   <si>
     <t>RGAVCN40E07COO2T</t>
   </si>
   <si>
     <t>LTALRD42R03C002A</t>
   </si>
   <si>
     <t>BLSCMN64C12D03GJ</t>
   </si>
   <si>
     <t>PTRFNC41E18C002A</t>
@@ -768,74 +768,74 @@
   <si>
     <t>LCMTSN44S48C002V</t>
   </si>
   <si>
     <t>LEPMP35LO25C002A</t>
   </si>
   <si>
     <t>.005229470783</t>
   </si>
   <si>
     <t>GTTLRD39P24C002E</t>
   </si>
   <si>
     <t>MNCSVT69E20Z613L</t>
   </si>
   <si>
     <t>CRSCML61R70C002B CRSNTL68E18C002C</t>
   </si>
   <si>
     <t>BRNRRT56B24C002P</t>
   </si>
   <si>
     <t>DNOFNC36M30C002X</t>
   </si>
   <si>
+    <t>ZCCGTN55R24COO2E</t>
+  </si>
+  <si>
+    <t>MRNGPP43M29C002K</t>
+  </si>
+  <si>
+    <t>FRTLNS66L25C002L</t>
+  </si>
+  <si>
+    <t>VNEFNC45M10C002X</t>
+  </si>
+  <si>
+    <t>LNCFRM55A58C002U</t>
+  </si>
+  <si>
+    <t>TNNDNC75A27C002S</t>
+  </si>
+  <si>
+    <t>GNSMRA49E41C002V</t>
+  </si>
+  <si>
     <t>SCRDNC46D03C002G</t>
   </si>
   <si>
-    <t>ZCCGTN55R24COO2E</t>
-[...19 lines deleted...]
-  <si>
     <t>Vico II Francesco Bruno, 3                     87011 Cassano all'Ionio</t>
   </si>
   <si>
     <t>Via Diaz, Cassano all'Ionio</t>
   </si>
   <si>
     <t>CASSANO ALL'iONIO</t>
   </si>
   <si>
     <t>Vico II Indipendenza, 19</t>
   </si>
   <si>
     <t>Vico III Sibari</t>
   </si>
   <si>
     <t>Via Rossini</t>
   </si>
   <si>
     <t>VIA MERCATO</t>
   </si>
   <si>
     <t>VIA JOSESTRASSE,12</t>
   </si>
   <si>
     <t>VIA MAGNA GRECIA</t>
@@ -870,74 +870,74 @@
   <si>
     <t>Via Pausania 3/5</t>
   </si>
   <si>
     <t>Via Indipendenza, 4                     87011 Cassano all'Ionio</t>
   </si>
   <si>
     <t>Via Capolanza, 38                 87011 Cassano all'Ionio</t>
   </si>
   <si>
     <t>Via Sibari, 103-Lauropoli                     87011 Cassano all'Ionio</t>
   </si>
   <si>
     <t>Via R. Gaetano, 27                    00100 Roma</t>
   </si>
   <si>
     <t>Via Duomo, 13                     87011 Cassano all'Ionio</t>
   </si>
   <si>
     <t>CASSANO ALLO IONIO</t>
   </si>
   <si>
     <t>CASSANO ALL'JONIO</t>
   </si>
   <si>
+    <t xml:space="preserve">VIA Diaz, </t>
+  </si>
+  <si>
+    <t>Corso Garibaldi, 46                87011 Cassano all'Ionio</t>
+  </si>
+  <si>
+    <t>Via G. Serra, 51                   87011 Cassano all'Ionio</t>
+  </si>
+  <si>
+    <t>Via 4 Novembre, snc               87011 Cassano all'Ionio</t>
+  </si>
+  <si>
+    <t>Via Figurella, snc                  87011 Cassano all'Ionio</t>
+  </si>
+  <si>
+    <t>Via Svetonio</t>
+  </si>
+  <si>
+    <t>Vico III G. Amendola</t>
+  </si>
+  <si>
     <t>VIA  GINNASIO</t>
   </si>
   <si>
-    <t xml:space="preserve">VIA Diaz, </t>
-[...19 lines deleted...]
-  <si>
     <t>VICO II F.SCO BRUNO snc</t>
   </si>
   <si>
     <t>Via Diaz</t>
   </si>
   <si>
     <t>VICO XIV 4 NOVEMBRE,7</t>
   </si>
   <si>
     <t>Via Capolanza, 67</t>
   </si>
   <si>
     <t>Via Capolanza,65</t>
   </si>
   <si>
     <t>Via Capolanza, 63</t>
   </si>
   <si>
     <t>VIA SETTEMBRINI</t>
   </si>
   <si>
     <t>VIA SIBARIS,4</t>
   </si>
   <si>
     <t>LARGO LUIGI PRAINO</t>
@@ -963,77 +963,77 @@
   <si>
     <t>VIA INDIPENDENZA, 4-6</t>
   </si>
   <si>
     <t>VIA CAPOLANZA, 36</t>
   </si>
   <si>
     <t>VIA CAPOLANZA, 40</t>
   </si>
   <si>
     <t>CORSO GARIBALDI, 45</t>
   </si>
   <si>
     <t>CORSO CAVOUR snc</t>
   </si>
   <si>
     <t>P.ZZA SAN EUSEBIO snc</t>
   </si>
   <si>
     <t>VIA CENTRALE, 32</t>
   </si>
   <si>
     <t>VIA CAPOLANZA,67</t>
   </si>
   <si>
+    <t>VICO I LUIGI PRAINO</t>
+  </si>
+  <si>
+    <t>VIA LUIGI PRAINO snc</t>
+  </si>
+  <si>
+    <t>VICO I RATTAZZI, 9/A</t>
+  </si>
+  <si>
+    <t>VIA 4 NOVEMBRE snc</t>
+  </si>
+  <si>
+    <t>VICO I FIGURELLA, snc</t>
+  </si>
+  <si>
+    <t>VICO II FIGURELLA, snc</t>
+  </si>
+  <si>
+    <t>Via  Plutarco</t>
+  </si>
+  <si>
+    <t>VIA CAPOLANZA,63</t>
+  </si>
+  <si>
     <t>VICO VITTORIO EMANUELE</t>
   </si>
   <si>
-    <t>VICO I LUIGI PRAINO</t>
-[...22 lines deleted...]
-  <si>
     <t>3</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2008-01-01 00:00:00</t>
   </si>
   <si>
     <t>2017-09-04 00:00:00</t>
   </si>
   <si>
     <t>2016-11-23 00:00:00</t>
   </si>
   <si>
     <t>Esente</t>
   </si>
   <si>
     <t>2016-11-08 00:00:00</t>
   </si>
   <si>
     <t>2011-08-25 00:00:00</t>
   </si>
   <si>
     <t>2009-01-01 00:00:00</t>
@@ -1068,54 +1068,54 @@
   <si>
     <t>NaT</t>
   </si>
   <si>
     <t>1944-12-31</t>
   </si>
   <si>
     <t>1943-12-31</t>
   </si>
   <si>
     <t>1942-12-31</t>
   </si>
   <si>
     <t>2039-12-31</t>
   </si>
   <si>
     <t>2037-12-31</t>
   </si>
   <si>
     <t>20/11/2052</t>
   </si>
   <si>
     <t>20/06/2052</t>
   </si>
   <si>
+    <t>1952-12-31</t>
+  </si>
+  <si>
     <t>1948-12-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>1952-12-31</t>
   </si>
   <si>
     <t>esente</t>
   </si>
   <si>
     <t>70.0</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>revocato</t>
   </si>
   <si>
     <t>40.00</t>
   </si>
   <si>
     <t>pagamento tramite c/c</t>
   </si>
   <si>
     <t>PAGATO TRAMITE C/C 70.00</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
@@ -1596,63 +1596,63 @@
       <c r="H2" t="s">
         <v>228</v>
       </c>
       <c r="I2" t="s">
         <v>260</v>
       </c>
       <c r="J2" t="s">
         <v>294</v>
       </c>
       <c r="K2" t="s">
         <v>326</v>
       </c>
       <c r="L2" t="s">
         <v>327</v>
       </c>
       <c r="M2" t="s">
         <v>328</v>
       </c>
       <c r="N2" t="s">
         <v>335</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U2" t="s">
         <v>358</v>
       </c>
       <c r="V2">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>63</v>
       </c>
       <c r="D3" t="s">
         <v>99</v>
       </c>
       <c r="E3" t="s">
@@ -1667,63 +1667,63 @@
       <c r="H3" t="s">
         <v>229</v>
       </c>
       <c r="I3" t="s">
         <v>261</v>
       </c>
       <c r="J3" t="s">
         <v>295</v>
       </c>
       <c r="K3" t="s">
         <v>326</v>
       </c>
       <c r="L3" t="s">
         <v>327</v>
       </c>
       <c r="M3" t="s">
         <v>157</v>
       </c>
       <c r="N3" t="s">
         <v>336</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T3" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V3">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="C4" t="s">
         <v>64</v>
       </c>
       <c r="D4">
         <v>26429</v>
       </c>
       <c r="E4">
         <v>59</v>
       </c>
       <c r="F4" t="s">
         <v>158</v>
       </c>
       <c r="G4" t="s">
         <v>194</v>
       </c>
       <c r="H4" t="s">
         <v>230</v>
       </c>
       <c r="I4" t="s">
@@ -1923,54 +1923,54 @@
       <c r="I8" t="s">
         <v>264</v>
       </c>
       <c r="J8" t="s">
         <v>264</v>
       </c>
       <c r="K8" t="s">
         <v>326</v>
       </c>
       <c r="L8" t="s">
         <v>327</v>
       </c>
       <c r="M8" t="s">
         <v>160</v>
       </c>
       <c r="N8" t="s">
         <v>340</v>
       </c>
       <c r="Q8" t="s">
         <v>356</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T8" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>67</v>
       </c>
       <c r="D9" t="s">
         <v>102</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>161</v>
       </c>
       <c r="G9" t="s">
         <v>197</v>
       </c>
       <c r="H9" t="s">
@@ -1979,110 +1979,110 @@
       <c r="I9" t="s">
         <v>265</v>
       </c>
       <c r="J9" t="s">
         <v>265</v>
       </c>
       <c r="K9" t="s">
         <v>326</v>
       </c>
       <c r="L9" t="s">
         <v>327</v>
       </c>
       <c r="M9" t="s">
         <v>161</v>
       </c>
       <c r="N9" t="s">
         <v>340</v>
       </c>
       <c r="Q9" t="s">
         <v>356</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T9" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>68</v>
       </c>
       <c r="D10" t="s">
         <v>103</v>
       </c>
       <c r="E10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F10" t="s">
         <v>162</v>
       </c>
       <c r="G10" t="s">
         <v>196</v>
       </c>
       <c r="H10" t="s">
         <v>232</v>
       </c>
       <c r="I10" t="s">
         <v>264</v>
       </c>
       <c r="J10" t="s">
         <v>264</v>
       </c>
       <c r="K10" t="s">
         <v>326</v>
       </c>
       <c r="L10" t="s">
         <v>327</v>
       </c>
       <c r="M10" t="s">
         <v>162</v>
       </c>
       <c r="N10" t="s">
         <v>340</v>
       </c>
       <c r="Q10" t="s">
         <v>356</v>
       </c>
       <c r="R10" t="s">
         <v>34</v>
       </c>
       <c r="S10" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T10" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>104</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>163</v>
       </c>
       <c r="G11" t="s">
         <v>198</v>
       </c>
       <c r="H11" t="s">
@@ -2094,104 +2094,104 @@
       <c r="J11" t="s">
         <v>266</v>
       </c>
       <c r="K11" t="s">
         <v>326</v>
       </c>
       <c r="L11" t="s">
         <v>327</v>
       </c>
       <c r="M11" t="s">
         <v>163</v>
       </c>
       <c r="N11" t="s">
         <v>341</v>
       </c>
       <c r="P11" t="s">
         <v>355</v>
       </c>
       <c r="Q11" t="s">
         <v>34</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
       <c r="S11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" t="s">
         <v>105</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F12" t="s">
         <v>164</v>
       </c>
       <c r="G12" t="s">
         <v>199</v>
       </c>
       <c r="H12" t="s">
         <v>235</v>
       </c>
       <c r="I12" t="s">
         <v>267</v>
       </c>
       <c r="J12" t="s">
         <v>300</v>
       </c>
       <c r="K12" t="s">
         <v>326</v>
       </c>
       <c r="L12" t="s">
         <v>327</v>
       </c>
       <c r="M12" t="s">
         <v>164</v>
       </c>
       <c r="N12" t="s">
         <v>342</v>
       </c>
       <c r="O12" t="s">
         <v>34</v>
       </c>
       <c r="P12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q12" t="s">
         <v>34</v>
       </c>
       <c r="R12" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="s">
         <v>200</v>
       </c>
       <c r="K13" t="s">
@@ -2241,77 +2241,77 @@
       <c r="J14" t="s">
         <v>301</v>
       </c>
       <c r="K14" t="s">
         <v>326</v>
       </c>
       <c r="L14" t="s">
         <v>327</v>
       </c>
       <c r="M14" t="s">
         <v>330</v>
       </c>
       <c r="N14" t="s">
         <v>343</v>
       </c>
       <c r="P14" t="s">
         <v>355</v>
       </c>
       <c r="Q14" t="s">
         <v>34</v>
       </c>
       <c r="R14" t="s">
         <v>34</v>
       </c>
       <c r="S14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U14" t="s">
         <v>357</v>
       </c>
       <c r="W14" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>107</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
         <v>166</v>
       </c>
       <c r="G15" t="s">
         <v>202</v>
       </c>
       <c r="K15" t="s">
         <v>326</v>
       </c>
       <c r="L15" t="s">
         <v>327</v>
       </c>
       <c r="M15" t="s">
         <v>331</v>
       </c>
       <c r="N15" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16">
         <v>21</v>
       </c>
       <c r="B16" t="s">
@@ -2335,181 +2335,181 @@
       <c r="H16" t="s">
         <v>237</v>
       </c>
       <c r="I16" t="s">
         <v>269</v>
       </c>
       <c r="J16" t="s">
         <v>269</v>
       </c>
       <c r="K16" t="s">
         <v>326</v>
       </c>
       <c r="L16" t="s">
         <v>327</v>
       </c>
       <c r="M16" t="s">
         <v>332</v>
       </c>
       <c r="N16" t="s">
         <v>343</v>
       </c>
       <c r="O16" t="s">
         <v>34</v>
       </c>
       <c r="P16" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q16" t="s">
         <v>34</v>
       </c>
       <c r="R16" t="s">
         <v>34</v>
       </c>
       <c r="S16" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T16" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17" t="s">
         <v>109</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>168</v>
       </c>
       <c r="G17" t="s">
         <v>204</v>
       </c>
       <c r="H17" t="s">
         <v>238</v>
       </c>
       <c r="I17" t="s">
         <v>270</v>
       </c>
       <c r="J17" t="s">
         <v>302</v>
       </c>
       <c r="K17" t="s">
         <v>326</v>
       </c>
       <c r="L17" t="s">
         <v>327</v>
       </c>
       <c r="M17" t="s">
         <v>168</v>
       </c>
       <c r="N17" t="s">
         <v>345</v>
       </c>
       <c r="O17" t="s">
         <v>34</v>
       </c>
       <c r="P17" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q17" t="s">
         <v>34</v>
       </c>
       <c r="R17" t="s">
         <v>34</v>
       </c>
       <c r="S17" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T17" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V17">
         <v>40</v>
       </c>
       <c r="W17" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>38</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>110</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>169</v>
       </c>
       <c r="G18" t="s">
         <v>205</v>
       </c>
       <c r="H18" t="s">
         <v>239</v>
       </c>
       <c r="I18" t="s">
         <v>271</v>
       </c>
       <c r="J18" t="s">
         <v>303</v>
       </c>
       <c r="K18" t="s">
         <v>326</v>
       </c>
       <c r="L18" t="s">
         <v>327</v>
       </c>
       <c r="M18" t="s">
         <v>169</v>
       </c>
       <c r="N18" t="s">
         <v>346</v>
       </c>
       <c r="O18" t="s">
         <v>34</v>
       </c>
       <c r="P18" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q18" t="s">
         <v>34</v>
       </c>
       <c r="R18" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>77</v>
       </c>
       <c r="D19" t="s">
         <v>111</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
@@ -2518,63 +2518,63 @@
       <c r="G19" t="s">
         <v>206</v>
       </c>
       <c r="I19" t="s">
         <v>272</v>
       </c>
       <c r="J19" t="s">
         <v>303</v>
       </c>
       <c r="K19" t="s">
         <v>326</v>
       </c>
       <c r="L19" t="s">
         <v>327</v>
       </c>
       <c r="M19" t="s">
         <v>170</v>
       </c>
       <c r="N19" t="s">
         <v>346</v>
       </c>
       <c r="O19" t="s">
         <v>34</v>
       </c>
       <c r="P19" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q19" t="s">
         <v>34</v>
       </c>
       <c r="R19" t="s">
         <v>34</v>
       </c>
       <c r="S19" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T19" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>78</v>
       </c>
       <c r="D20" t="s">
         <v>112</v>
       </c>
       <c r="E20" t="s">
         <v>137</v>
       </c>
       <c r="F20" t="s">
         <v>171</v>
       </c>
       <c r="G20" t="s">
@@ -2583,299 +2583,299 @@
       <c r="H20" t="s">
         <v>240</v>
       </c>
       <c r="I20" t="s">
         <v>273</v>
       </c>
       <c r="J20" t="s">
         <v>304</v>
       </c>
       <c r="K20" t="s">
         <v>326</v>
       </c>
       <c r="L20" t="s">
         <v>327</v>
       </c>
       <c r="M20" t="s">
         <v>171</v>
       </c>
       <c r="N20" t="s">
         <v>347</v>
       </c>
       <c r="O20" t="s">
         <v>34</v>
       </c>
       <c r="P20" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q20" t="s">
         <v>34</v>
       </c>
       <c r="R20" t="s">
         <v>34</v>
       </c>
       <c r="S20" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T20" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>113</v>
       </c>
       <c r="E21" t="s">
         <v>138</v>
       </c>
       <c r="F21" t="s">
         <v>172</v>
       </c>
       <c r="G21" t="s">
         <v>208</v>
       </c>
       <c r="H21" t="s">
         <v>241</v>
       </c>
       <c r="I21" t="s">
         <v>274</v>
       </c>
       <c r="J21" t="s">
         <v>305</v>
       </c>
       <c r="K21" t="s">
         <v>326</v>
       </c>
       <c r="L21" t="s">
         <v>327</v>
       </c>
       <c r="M21" t="s">
         <v>172</v>
       </c>
       <c r="N21" t="s">
         <v>347</v>
       </c>
       <c r="O21" t="s">
         <v>34</v>
       </c>
       <c r="P21" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q21" t="s">
         <v>34</v>
       </c>
       <c r="R21" t="s">
         <v>34</v>
       </c>
       <c r="S21" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T21" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>114</v>
       </c>
       <c r="E22" t="s">
         <v>139</v>
       </c>
       <c r="F22" t="s">
         <v>173</v>
       </c>
       <c r="G22" t="s">
         <v>209</v>
       </c>
       <c r="H22" t="s">
         <v>242</v>
       </c>
       <c r="I22" t="s">
         <v>275</v>
       </c>
       <c r="J22" t="s">
         <v>306</v>
       </c>
       <c r="K22" t="s">
         <v>326</v>
       </c>
       <c r="L22" t="s">
         <v>327</v>
       </c>
       <c r="M22" t="s">
         <v>173</v>
       </c>
       <c r="N22" t="s">
         <v>336</v>
       </c>
       <c r="O22" t="s">
         <v>34</v>
       </c>
       <c r="P22" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q22" t="s">
         <v>34</v>
       </c>
       <c r="R22" t="s">
         <v>34</v>
       </c>
       <c r="S22" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T22" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>115</v>
       </c>
       <c r="E23" t="s">
         <v>140</v>
       </c>
       <c r="F23" t="s">
         <v>174</v>
       </c>
       <c r="G23" t="s">
         <v>210</v>
       </c>
       <c r="H23" t="s">
         <v>243</v>
       </c>
       <c r="I23" t="s">
         <v>276</v>
       </c>
       <c r="J23" t="s">
         <v>307</v>
       </c>
       <c r="K23" t="s">
         <v>326</v>
       </c>
       <c r="L23" t="s">
         <v>327</v>
       </c>
       <c r="M23" t="s">
         <v>174</v>
       </c>
       <c r="N23" t="s">
         <v>348</v>
       </c>
       <c r="O23" t="s">
         <v>34</v>
       </c>
       <c r="P23" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q23" t="s">
         <v>34</v>
       </c>
       <c r="R23" t="s">
         <v>34</v>
       </c>
       <c r="S23" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T23" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>44</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>116</v>
       </c>
       <c r="E24" t="s">
         <v>141</v>
       </c>
       <c r="F24" t="s">
         <v>175</v>
       </c>
       <c r="G24" t="s">
         <v>211</v>
       </c>
       <c r="H24" t="s">
         <v>244</v>
       </c>
       <c r="I24" t="s">
         <v>277</v>
       </c>
       <c r="J24" t="s">
         <v>308</v>
       </c>
       <c r="K24" t="s">
         <v>326</v>
       </c>
       <c r="L24" t="s">
         <v>327</v>
       </c>
       <c r="M24" t="s">
         <v>175</v>
       </c>
       <c r="N24" t="s">
         <v>348</v>
       </c>
       <c r="O24" t="s">
         <v>34</v>
       </c>
       <c r="P24" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q24" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25" t="s">
         <v>45</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>117</v>
       </c>
       <c r="E25" t="s">
         <v>142</v>
       </c>
       <c r="F25" t="s">
         <v>176</v>
       </c>
       <c r="G25" t="s">
@@ -2884,175 +2884,175 @@
       <c r="H25" t="s">
         <v>245</v>
       </c>
       <c r="I25" t="s">
         <v>278</v>
       </c>
       <c r="J25" t="s">
         <v>278</v>
       </c>
       <c r="K25" t="s">
         <v>326</v>
       </c>
       <c r="L25" t="s">
         <v>327</v>
       </c>
       <c r="M25" t="s">
         <v>333</v>
       </c>
       <c r="N25" t="s">
         <v>348</v>
       </c>
       <c r="O25" t="s">
         <v>34</v>
       </c>
       <c r="P25" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q25" t="s">
         <v>34</v>
       </c>
       <c r="R25" t="s">
         <v>34</v>
       </c>
       <c r="S25" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T25" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>143</v>
       </c>
       <c r="F26" t="s">
         <v>177</v>
       </c>
       <c r="G26" t="s">
         <v>213</v>
       </c>
       <c r="H26" t="s">
         <v>246</v>
       </c>
       <c r="I26" t="s">
         <v>279</v>
       </c>
       <c r="J26" t="s">
         <v>309</v>
       </c>
       <c r="K26" t="s">
         <v>326</v>
       </c>
       <c r="L26" t="s">
         <v>327</v>
       </c>
       <c r="M26" t="s">
         <v>334</v>
       </c>
       <c r="N26" t="s">
         <v>349</v>
       </c>
       <c r="O26" t="s">
         <v>34</v>
       </c>
       <c r="P26" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q26" t="s">
         <v>34</v>
       </c>
       <c r="R26" t="s">
         <v>34</v>
       </c>
       <c r="S26" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T26" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27" t="s">
         <v>47</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27" t="s">
         <v>119</v>
       </c>
       <c r="E27" t="s">
         <v>144</v>
       </c>
       <c r="F27" t="s">
         <v>178</v>
       </c>
       <c r="G27" t="s">
         <v>214</v>
       </c>
       <c r="H27" t="s">
         <v>247</v>
       </c>
       <c r="I27" t="s">
         <v>280</v>
       </c>
       <c r="J27" t="s">
         <v>310</v>
       </c>
       <c r="K27" t="s">
         <v>326</v>
       </c>
       <c r="L27" t="s">
         <v>327</v>
       </c>
       <c r="M27" t="s">
         <v>334</v>
       </c>
       <c r="N27" t="s">
         <v>349</v>
       </c>
       <c r="O27" t="s">
         <v>34</v>
       </c>
       <c r="P27" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q27" t="s">
         <v>34</v>
       </c>
       <c r="R27" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
         <v>48</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28" t="s">
         <v>120</v>
       </c>
       <c r="E28" t="s">
         <v>145</v>
       </c>
       <c r="F28" t="s">
@@ -3064,51 +3064,51 @@
       <c r="H28" t="s">
         <v>247</v>
       </c>
       <c r="I28" t="s">
         <v>280</v>
       </c>
       <c r="J28" t="s">
         <v>311</v>
       </c>
       <c r="K28" t="s">
         <v>326</v>
       </c>
       <c r="L28" t="s">
         <v>327</v>
       </c>
       <c r="M28" t="s">
         <v>334</v>
       </c>
       <c r="N28" t="s">
         <v>349</v>
       </c>
       <c r="O28" t="s">
         <v>34</v>
       </c>
       <c r="P28" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q28" t="s">
         <v>34</v>
       </c>
       <c r="R28" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29" t="s">
         <v>49</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>121</v>
       </c>
       <c r="E29" t="s">
         <v>146</v>
       </c>
       <c r="F29" t="s">
@@ -3120,187 +3120,187 @@
       <c r="H29" t="s">
         <v>248</v>
       </c>
       <c r="I29" t="s">
         <v>281</v>
       </c>
       <c r="J29" t="s">
         <v>312</v>
       </c>
       <c r="K29" t="s">
         <v>326</v>
       </c>
       <c r="L29" t="s">
         <v>327</v>
       </c>
       <c r="M29" t="s">
         <v>334</v>
       </c>
       <c r="N29" t="s">
         <v>349</v>
       </c>
       <c r="O29" t="s">
         <v>34</v>
       </c>
       <c r="P29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q29" t="s">
         <v>34</v>
       </c>
       <c r="R29" t="s">
         <v>34</v>
       </c>
       <c r="S29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30" t="s">
         <v>50</v>
       </c>
       <c r="C30" t="s">
         <v>87</v>
       </c>
       <c r="D30" t="s">
         <v>122</v>
       </c>
       <c r="E30" t="s">
         <v>147</v>
       </c>
       <c r="F30" t="s">
         <v>180</v>
       </c>
       <c r="G30" t="s">
         <v>216</v>
       </c>
       <c r="H30" t="s">
         <v>249</v>
       </c>
       <c r="I30" t="s">
         <v>282</v>
       </c>
       <c r="J30" t="s">
         <v>313</v>
       </c>
       <c r="K30" t="s">
         <v>326</v>
       </c>
       <c r="L30" t="s">
         <v>327</v>
       </c>
       <c r="M30" t="s">
         <v>334</v>
       </c>
       <c r="N30" t="s">
         <v>349</v>
       </c>
       <c r="O30" t="s">
         <v>34</v>
       </c>
       <c r="P30" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q30" t="s">
         <v>34</v>
       </c>
       <c r="R30" t="s">
         <v>34</v>
       </c>
       <c r="S30" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T30" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31">
         <v>21</v>
       </c>
       <c r="B31" t="s">
         <v>51</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>148</v>
       </c>
       <c r="F31" t="s">
         <v>181</v>
       </c>
       <c r="G31" t="s">
         <v>217</v>
       </c>
       <c r="H31" t="s">
         <v>250</v>
       </c>
       <c r="I31" t="s">
         <v>283</v>
       </c>
       <c r="J31" t="s">
         <v>314</v>
       </c>
       <c r="K31" t="s">
         <v>326</v>
       </c>
       <c r="L31" t="s">
         <v>327</v>
       </c>
       <c r="M31" t="s">
         <v>328</v>
       </c>
       <c r="N31" t="s">
         <v>335</v>
       </c>
       <c r="O31" t="s">
         <v>34</v>
       </c>
       <c r="P31" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q31" t="s">
         <v>34</v>
       </c>
       <c r="R31" t="s">
         <v>34</v>
       </c>
       <c r="S31" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T31" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="C32" t="s">
         <v>89</v>
       </c>
       <c r="D32">
         <v>27645</v>
       </c>
       <c r="E32">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>182</v>
       </c>
       <c r="G32" t="s">
         <v>218</v>
       </c>
       <c r="H32" t="s">
         <v>251</v>
       </c>
       <c r="I32" t="s">
         <v>284</v>
       </c>
       <c r="J32" t="s">
@@ -3335,772 +3335,772 @@
       <c r="E33">
         <v>56</v>
       </c>
       <c r="F33" t="s">
         <v>183</v>
       </c>
       <c r="G33" t="s">
         <v>219</v>
       </c>
       <c r="H33" t="s">
         <v>231</v>
       </c>
       <c r="I33" t="s">
         <v>285</v>
       </c>
       <c r="J33" t="s">
         <v>316</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33">
         <v>29</v>
       </c>
       <c r="M33" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="N33" t="s">
         <v>351</v>
       </c>
       <c r="V33">
         <v>40</v>
       </c>
       <c r="W33" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34">
         <v>21</v>
       </c>
       <c r="B34" t="s">
         <v>52</v>
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
       <c r="D34" t="s">
         <v>124</v>
       </c>
       <c r="E34" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>184</v>
       </c>
       <c r="G34" t="s">
         <v>220</v>
       </c>
       <c r="H34" t="s">
         <v>252</v>
       </c>
       <c r="I34" t="s">
         <v>286</v>
       </c>
       <c r="J34" t="s">
         <v>317</v>
       </c>
       <c r="K34" t="s">
         <v>326</v>
       </c>
       <c r="L34" t="s">
         <v>327</v>
       </c>
       <c r="M34" t="s">
         <v>184</v>
       </c>
       <c r="N34" t="s">
-        <v>352</v>
+        <v>343</v>
+      </c>
+      <c r="O34" t="s">
+        <v>34</v>
       </c>
       <c r="P34" t="s">
-        <v>355</v>
+        <v>130</v>
       </c>
       <c r="Q34" t="s">
         <v>34</v>
       </c>
       <c r="R34" t="s">
         <v>34</v>
       </c>
       <c r="S34" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T34" t="s">
-        <v>131</v>
+        <v>130</v>
+      </c>
+      <c r="U34" t="s">
+        <v>34</v>
       </c>
       <c r="V34">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35">
         <v>21</v>
       </c>
       <c r="B35" t="s">
         <v>53</v>
       </c>
       <c r="C35" t="s">
         <v>92</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="F35" t="s">
         <v>185</v>
       </c>
       <c r="G35" t="s">
         <v>221</v>
       </c>
       <c r="H35" t="s">
         <v>253</v>
       </c>
       <c r="I35" t="s">
         <v>287</v>
       </c>
       <c r="J35" t="s">
         <v>318</v>
       </c>
       <c r="K35" t="s">
         <v>326</v>
       </c>
       <c r="L35" t="s">
         <v>327</v>
       </c>
       <c r="M35" t="s">
-        <v>185</v>
+        <v>328</v>
       </c>
       <c r="N35" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="O35" t="s">
         <v>34</v>
       </c>
       <c r="P35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q35" t="s">
         <v>34</v>
       </c>
       <c r="R35" t="s">
         <v>34</v>
       </c>
       <c r="S35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U35" t="s">
         <v>34</v>
       </c>
       <c r="V35">
         <v>40</v>
+      </c>
+      <c r="W35" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36">
         <v>21</v>
       </c>
       <c r="B36" t="s">
         <v>54</v>
       </c>
       <c r="C36" t="s">
         <v>93</v>
       </c>
       <c r="D36" t="s">
         <v>126</v>
       </c>
       <c r="E36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F36" t="s">
         <v>186</v>
       </c>
       <c r="G36" t="s">
         <v>222</v>
       </c>
       <c r="H36" t="s">
         <v>254</v>
       </c>
       <c r="I36" t="s">
         <v>288</v>
       </c>
       <c r="J36" t="s">
         <v>319</v>
       </c>
       <c r="K36" t="s">
         <v>326</v>
       </c>
       <c r="L36" t="s">
         <v>327</v>
       </c>
       <c r="M36" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="N36" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="O36" t="s">
         <v>34</v>
       </c>
       <c r="P36" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q36" t="s">
         <v>34</v>
       </c>
       <c r="R36" t="s">
         <v>34</v>
       </c>
       <c r="S36" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T36" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U36" t="s">
         <v>34</v>
       </c>
       <c r="V36">
         <v>40</v>
       </c>
       <c r="W36" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37">
         <v>21</v>
       </c>
       <c r="B37" t="s">
         <v>55</v>
       </c>
       <c r="C37" t="s">
         <v>94</v>
       </c>
       <c r="D37" t="s">
         <v>127</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F37" t="s">
         <v>187</v>
       </c>
       <c r="G37" t="s">
         <v>223</v>
       </c>
       <c r="H37" t="s">
         <v>255</v>
       </c>
       <c r="I37" t="s">
         <v>289</v>
       </c>
       <c r="J37" t="s">
         <v>320</v>
       </c>
       <c r="K37" t="s">
         <v>326</v>
       </c>
       <c r="L37" t="s">
         <v>327</v>
       </c>
       <c r="M37" t="s">
         <v>334</v>
       </c>
       <c r="N37" t="s">
         <v>349</v>
       </c>
       <c r="O37" t="s">
         <v>34</v>
       </c>
       <c r="P37" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q37" t="s">
         <v>34</v>
       </c>
       <c r="R37" t="s">
         <v>34</v>
       </c>
       <c r="S37" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T37" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U37" t="s">
         <v>34</v>
       </c>
       <c r="V37">
         <v>40</v>
       </c>
       <c r="W37" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38">
         <v>21</v>
       </c>
       <c r="B38" t="s">
         <v>56</v>
       </c>
       <c r="C38" t="s">
         <v>95</v>
       </c>
       <c r="D38" t="s">
         <v>128</v>
       </c>
       <c r="E38" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F38" t="s">
         <v>188</v>
       </c>
       <c r="G38" t="s">
         <v>224</v>
       </c>
       <c r="H38" t="s">
         <v>256</v>
       </c>
       <c r="I38" t="s">
         <v>290</v>
       </c>
       <c r="J38" t="s">
         <v>321</v>
       </c>
       <c r="K38" t="s">
         <v>326</v>
       </c>
       <c r="L38" t="s">
         <v>327</v>
       </c>
       <c r="M38" t="s">
         <v>334</v>
       </c>
       <c r="N38" t="s">
         <v>349</v>
       </c>
       <c r="O38" t="s">
         <v>34</v>
       </c>
       <c r="P38" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q38" t="s">
         <v>34</v>
       </c>
       <c r="R38" t="s">
         <v>34</v>
       </c>
       <c r="S38" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T38" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U38" t="s">
         <v>34</v>
       </c>
       <c r="V38">
         <v>40</v>
       </c>
       <c r="W38" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39">
         <v>21</v>
       </c>
       <c r="B39" t="s">
         <v>57</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E39" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F39" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="G39" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H39" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="I39" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J39" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="K39" t="s">
         <v>326</v>
       </c>
       <c r="L39" t="s">
         <v>327</v>
       </c>
       <c r="M39" t="s">
         <v>334</v>
       </c>
       <c r="N39" t="s">
         <v>349</v>
       </c>
       <c r="O39" t="s">
         <v>34</v>
       </c>
       <c r="P39" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q39" t="s">
         <v>34</v>
       </c>
       <c r="R39" t="s">
         <v>34</v>
       </c>
       <c r="S39" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T39" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U39" t="s">
         <v>34</v>
       </c>
       <c r="V39">
         <v>40</v>
       </c>
       <c r="W39" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40">
         <v>21</v>
       </c>
       <c r="B40" t="s">
         <v>58</v>
       </c>
       <c r="C40" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D40" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F40" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="G40" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H40" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="I40" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J40" t="s">
         <v>322</v>
       </c>
       <c r="K40" t="s">
         <v>326</v>
       </c>
       <c r="L40" t="s">
         <v>327</v>
       </c>
       <c r="M40" t="s">
         <v>334</v>
       </c>
       <c r="N40" t="s">
         <v>349</v>
       </c>
       <c r="O40" t="s">
         <v>34</v>
       </c>
       <c r="P40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q40" t="s">
         <v>34</v>
       </c>
       <c r="R40" t="s">
         <v>34</v>
       </c>
       <c r="S40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="U40" t="s">
         <v>34</v>
       </c>
       <c r="V40">
         <v>40</v>
       </c>
       <c r="W40" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41">
         <v>21</v>
       </c>
       <c r="B41" t="s">
         <v>59</v>
       </c>
       <c r="C41" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="D41" t="s">
         <v>129</v>
       </c>
       <c r="E41" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="F41" t="s">
-        <v>189</v>
+        <v>162</v>
       </c>
       <c r="G41" t="s">
         <v>225</v>
       </c>
       <c r="H41" t="s">
         <v>257</v>
       </c>
       <c r="I41" t="s">
         <v>291</v>
       </c>
       <c r="J41" t="s">
         <v>323</v>
       </c>
       <c r="K41" t="s">
         <v>326</v>
       </c>
       <c r="L41" t="s">
         <v>327</v>
       </c>
       <c r="M41" t="s">
-        <v>334</v>
+        <v>162</v>
       </c>
       <c r="N41" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>340</v>
       </c>
       <c r="Q41" t="s">
-        <v>34</v>
+        <v>356</v>
       </c>
       <c r="R41" t="s">
         <v>34</v>
       </c>
       <c r="S41" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T41" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>130</v>
       </c>
       <c r="V41">
         <v>40</v>
       </c>
       <c r="W41" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="42" spans="1:23">
-      <c r="A42">
-[...4 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>90</v>
+      </c>
+      <c r="D42">
+        <v>12151</v>
       </c>
       <c r="F42" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="G42" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="H42" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="I42" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="J42" t="s">
         <v>324</v>
       </c>
-      <c r="K42" t="s">
-[...3 lines deleted...]
-        <v>327</v>
+      <c r="K42">
+        <v>3</v>
       </c>
       <c r="M42" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="N42" t="s">
-        <v>340</v>
-[...11 lines deleted...]
-        <v>131</v>
+        <v>351</v>
       </c>
       <c r="V42">
         <v>40</v>
       </c>
       <c r="W42" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="43" spans="1:23">
+      <c r="A43">
+        <v>21</v>
+      </c>
+      <c r="B43" t="s">
+        <v>60</v>
+      </c>
       <c r="C43" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>12151</v>
+        <v>96</v>
+      </c>
+      <c r="D43" t="s">
+        <v>130</v>
+      </c>
+      <c r="E43" t="s">
+        <v>155</v>
       </c>
       <c r="F43" t="s">
         <v>190</v>
       </c>
       <c r="G43" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="H43" t="s">
-        <v>231</v>
+        <v>258</v>
       </c>
       <c r="I43" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="J43" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>292</v>
+      </c>
+      <c r="K43" t="s">
+        <v>326</v>
+      </c>
+      <c r="L43" t="s">
+        <v>327</v>
       </c>
       <c r="M43" t="s">
         <v>190</v>
       </c>
       <c r="N43" t="s">
-        <v>351</v>
+        <v>352</v>
+      </c>
+      <c r="S43" t="s">
+        <v>355</v>
+      </c>
+      <c r="T43" t="s">
+        <v>130</v>
       </c>
       <c r="V43">
         <v>40</v>
       </c>
       <c r="W43" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>61</v>
       </c>
       <c r="C44" t="s">
         <v>97</v>
       </c>
       <c r="D44" t="s">
         <v>131</v>
       </c>
       <c r="E44" t="s">
-        <v>155</v>
+        <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>191</v>
       </c>
       <c r="G44" t="s">
         <v>227</v>
       </c>
       <c r="H44" t="s">
         <v>259</v>
       </c>
       <c r="I44" t="s">
         <v>293</v>
       </c>
       <c r="J44" t="s">
-        <v>293</v>
+        <v>325</v>
       </c>
       <c r="K44" t="s">
         <v>326</v>
       </c>
       <c r="L44" t="s">
         <v>327</v>
       </c>
       <c r="M44" t="s">
         <v>191</v>
       </c>
       <c r="N44" t="s">
         <v>353</v>
       </c>
+      <c r="P44" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>34</v>
+      </c>
+      <c r="R44" t="s">
+        <v>34</v>
+      </c>
       <c r="S44" t="s">
-        <v>355</v>
+        <v>130</v>
       </c>
       <c r="T44" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="V44">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>